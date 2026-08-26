--- v0 (2026-05-06)
+++ v1 (2026-08-26)
@@ -73,54 +73,50 @@
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="211300" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="314950" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="211300" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> 2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="314950" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>