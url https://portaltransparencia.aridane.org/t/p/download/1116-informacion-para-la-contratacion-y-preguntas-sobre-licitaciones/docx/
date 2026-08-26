--- v0 (2026-05-06)
+++ v1 (2026-08-26)
@@ -40,80 +40,80 @@
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Información que se considere necesaria o conveniente para la adecuada gestión de la contratación</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> - No existen </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">instrucciones, normas internas</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> de contratación u otra información de relevancia en la materia en el Ayuntamiento de llanos de Aridane, durante los años 2023 y 2024.  - </w:t>
+        <w:t xml:space="preserve"> de contratación u otra información de relevancia en la materia en el Ayuntamiento de llanos de Aridane, durante los años 2023, 2024 y 2025.  - </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">El resto de información acerca de licitaciones se especifíca en el siguiente .</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> - No se han realizado </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">preguntas frecuentes</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> en los procesos de contratación ni se han realizado aclaraciones relativas al contenido de los contratos durante los años 2023 y 2024.</w:t>
+        <w:t xml:space="preserve"> en los procesos de contratación ni se han realizado aclaraciones relativas al contenido de los contratos durante los años 2023, 2024 y 2025.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Información General sobre contratación</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>