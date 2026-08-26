--- v0 (2026-05-06)
+++ v1 (2026-08-26)
@@ -35,54 +35,54 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
     <t>id</t>
   </si>
   <si>
     <t>ejercicio</t>
   </si>
   <si>
     <t>fecha</t>
   </si>
   <si>
     <t>denominacion</t>
   </si>
   <si>
     <t>documento</t>
   </si>
   <si>
     <t>entidad_id</t>
   </si>
   <si>
     <t>31-12-2025</t>
   </si>
   <si>
-    <t>Ejecuciones trimestrales de 2025</t>
-[...2 lines deleted...]
-    <t>https://portaltransparencia.aridane.org/storage/uploads/17773823831092.%20EJECUCION%20TRIMESTRAL%202025%20(1).ods</t>
+    <t>Ejecución trimestral del presupuesto</t>
+  </si>
+  <si>
+    <t>https://portaltransparencia.aridane.org/storage/uploads/17787601491092.%20EJECUCION%20TRIMESTRAL%202025.ods</t>
   </si>
   <si>
     <t>2023/2024</t>
   </si>
   <si>
     <t>31-12-2024</t>
   </si>
   <si>
     <t>No consta la apertura de Expedientes que contengan la documentación que se nos solicita durante los años 2023 y 2024.</t>
   </si>
   <si>
     <t>31-12-2022</t>
   </si>
   <si>
     <t>Ejecución ingresos provisional 2022</t>
   </si>
   <si>
     <t>https://portaltransparencia.aridane.org/storage/uploads/1721640441Ejecuci%C3%B3n%20ingresos%20provisional%202022.ods</t>
   </si>
   <si>
     <t>Ejecuciones trimestrales de las entidades locales. Trimestre 4 - ejercicio 2022</t>
   </si>
   <si>
     <t>https://portaltransparencia.aridane.org/storage/uploads/1721640446Ejecuciones%20trimestrales%20de%20las%20entidades%20locales.%20Trimestre%204%20-%20ejercicio%202022.pdf</t>
   </si>
@@ -646,51 +646,51 @@
         <v>5</v>
       </c>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
       <c r="T1" s="2"/>
       <c r="U1" s="2"/>
       <c r="V1" s="2"/>
       <c r="W1" s="2"/>
       <c r="X1" s="2"/>
       <c r="Y1" s="2"/>
       <c r="Z1" s="2"/>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="1">
-        <v>650</v>
+        <v>656</v>
       </c>
       <c r="B2">
         <v>2025</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2" t="s">
         <v>7</v>
       </c>
       <c r="E2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" s="1">
         <v>506</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">